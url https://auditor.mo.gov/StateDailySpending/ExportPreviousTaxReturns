--- v10 (2026-08-27)
+++ v11 (2026-09-21)
@@ -12,50 +12,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>09/18/2026</t>
+  </si>
+  <si>
+    <t>$1,760,438.68</t>
+  </si>
+  <si>
+    <t>09/17/2026</t>
+  </si>
+  <si>
+    <t>$937,493.57</t>
+  </si>
+  <si>
+    <t>09/16/2026</t>
+  </si>
+  <si>
+    <t>$1,784,416.60</t>
+  </si>
+  <si>
+    <t>09/15/2026</t>
+  </si>
+  <si>
+    <t>$1,158,879.34</t>
+  </si>
+  <si>
+    <t>09/14/2026</t>
+  </si>
+  <si>
+    <t>$12,783,675.72</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>$731,937.66</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>$1,078,654.30</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>$1,027,280.84</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>$3,800,275.71</t>
+  </si>
+  <si>
+    <t>08/28/2026</t>
+  </si>
+  <si>
+    <t>$862,757.71</t>
+  </si>
+  <si>
+    <t>08/27/2026</t>
+  </si>
+  <si>
+    <t>$1,427,360.14</t>
+  </si>
+  <si>
+    <t>08/26/2026</t>
+  </si>
+  <si>
+    <t>$1,838,707.02</t>
+  </si>
+  <si>
+    <t>08/25/2026</t>
+  </si>
+  <si>
+    <t>$1,049,192.49</t>
+  </si>
+  <si>
     <t>08/24/2026</t>
   </si>
   <si>
     <t>$2,637,206.96</t>
   </si>
   <si>
     <t>08/21/2026</t>
   </si>
   <si>
     <t>$1,570,602.87</t>
   </si>
   <si>
     <t>08/20/2026</t>
   </si>
   <si>
     <t>$1,420,866.86</t>
   </si>
   <si>
     <t>08/19/2026</t>
   </si>
   <si>
     <t>$1,145,931.34</t>
   </si>
   <si>
     <t>08/18/2026</t>
@@ -112,128 +190,50 @@
     <t>$2,323,303.75</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>$2,081,820.49</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>$3,646,506.39</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>$7,161,502.57</t>
   </si>
   <si>
     <t>07/30/2026</t>
   </si>
   <si>
     <t>$3,151,090.37</t>
-  </si>
-[...76 lines deleted...]
-    <t>$3,111,949.29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>