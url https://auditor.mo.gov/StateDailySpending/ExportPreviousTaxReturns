--- v11 (2026-09-21)
+++ v12 (2026-10-13)
@@ -12,50 +12,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>$2,481,590.21</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>$2,240,516.01</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>$6,923,860.64</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>$2,340,792.95</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>$4,823,088.07</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>$12,468,391.47</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>$3,180,578.55</t>
+  </si>
+  <si>
+    <t>09/29/2026</t>
+  </si>
+  <si>
+    <t>$1,912,221.74</t>
+  </si>
+  <si>
+    <t>09/28/2026</t>
+  </si>
+  <si>
+    <t>$2,541,298.66</t>
+  </si>
+  <si>
+    <t>09/24/2026</t>
+  </si>
+  <si>
+    <t>$1,280,216.38</t>
+  </si>
+  <si>
+    <t>09/23/2026</t>
+  </si>
+  <si>
+    <t>$925,165.00</t>
+  </si>
+  <si>
+    <t>09/22/2026</t>
+  </si>
+  <si>
+    <t>$1,297,307.59</t>
+  </si>
+  <si>
+    <t>09/21/2026</t>
+  </si>
+  <si>
+    <t>$1,458,984.31</t>
+  </si>
+  <si>
     <t>09/18/2026</t>
   </si>
   <si>
     <t>$1,760,438.68</t>
   </si>
   <si>
     <t>09/17/2026</t>
   </si>
   <si>
     <t>$937,493.57</t>
   </si>
   <si>
     <t>09/16/2026</t>
   </si>
   <si>
     <t>$1,784,416.60</t>
   </si>
   <si>
     <t>09/15/2026</t>
   </si>
   <si>
     <t>$1,158,879.34</t>
   </si>
   <si>
     <t>09/14/2026</t>
@@ -112,128 +190,50 @@
     <t>$1,049,192.49</t>
   </si>
   <si>
     <t>08/24/2026</t>
   </si>
   <si>
     <t>$2,637,206.96</t>
   </si>
   <si>
     <t>08/21/2026</t>
   </si>
   <si>
     <t>$1,570,602.87</t>
   </si>
   <si>
     <t>08/20/2026</t>
   </si>
   <si>
     <t>$1,420,866.86</t>
   </si>
   <si>
     <t>08/19/2026</t>
   </si>
   <si>
     <t>$1,145,931.34</t>
-  </si>
-[...76 lines deleted...]
-    <t>$3,151,090.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>