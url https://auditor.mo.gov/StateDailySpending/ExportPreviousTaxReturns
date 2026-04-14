--- v4 (2026-03-13)
+++ v5 (2026-04-14)
@@ -12,50 +12,164 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>04/10/2026</t>
+  </si>
+  <si>
+    <t>$15,971,119.38</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>$13,943,043.86</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>$6,499,805.21</t>
+  </si>
+  <si>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t>$33,746,408.04</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>$8,141,554.16</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>$12,938,142.51</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>$5,654,940.59</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>$31,532,162.01</t>
+  </si>
+  <si>
+    <t>03/30/2026</t>
+  </si>
+  <si>
+    <t>$15,502,538.13</t>
+  </si>
+  <si>
+    <t>03/27/2026</t>
+  </si>
+  <si>
+    <t>$8,959,445.47</t>
+  </si>
+  <si>
+    <t>03/26/2026</t>
+  </si>
+  <si>
+    <t>$12,020,021.49</t>
+  </si>
+  <si>
+    <t>03/24/2026</t>
+  </si>
+  <si>
+    <t>$10,616,769.26</t>
+  </si>
+  <si>
+    <t>03/23/2026</t>
+  </si>
+  <si>
+    <t>$21,795,084.14</t>
+  </si>
+  <si>
+    <t>03/20/2026</t>
+  </si>
+  <si>
+    <t>$12,460,310.18</t>
+  </si>
+  <si>
+    <t>03/19/2026</t>
+  </si>
+  <si>
+    <t>$11,066,415.25</t>
+  </si>
+  <si>
+    <t>03/18/2026</t>
+  </si>
+  <si>
+    <t>$10,347,231.92</t>
+  </si>
+  <si>
+    <t>03/17/2026</t>
+  </si>
+  <si>
+    <t>$22,633,673.05</t>
+  </si>
+  <si>
+    <t>03/16/2026</t>
+  </si>
+  <si>
+    <t>$20,449,082.60</t>
+  </si>
+  <si>
+    <t>03/13/2026</t>
+  </si>
+  <si>
+    <t>$9,787,142.55</t>
+  </si>
+  <si>
     <t>03/12/2026</t>
   </si>
   <si>
     <t>$16,343,201.00</t>
   </si>
   <si>
     <t>03/11/2026</t>
   </si>
   <si>
     <t>$1,863,148.66</t>
   </si>
   <si>
     <t>03/10/2026</t>
   </si>
   <si>
     <t>$38,682,488.83</t>
   </si>
   <si>
     <t>03/09/2026</t>
   </si>
   <si>
     <t>$1,164,095.77</t>
   </si>
   <si>
     <t>03/06/2026</t>
@@ -76,164 +190,50 @@
     <t>$10,059,436.53</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>$25,572,092.22</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>$39,119,971.62</t>
   </si>
   <si>
     <t>02/26/2026</t>
   </si>
   <si>
     <t>$13,369,239.29</t>
   </si>
   <si>
     <t>02/25/2026</t>
   </si>
   <si>
     <t>$14,332,889.69</t>
-  </si>
-[...112 lines deleted...]
-    <t>$448,271.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>