--- v5 (2026-04-14)
+++ v6 (2026-05-30)
@@ -12,228 +12,228 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>05/27/2026</t>
+  </si>
+  <si>
+    <t>$2,493,125.99</t>
+  </si>
+  <si>
+    <t>05/26/2026</t>
+  </si>
+  <si>
+    <t>$3,966,967.00</t>
+  </si>
+  <si>
+    <t>05/22/2026</t>
+  </si>
+  <si>
+    <t>$4,201,263.86</t>
+  </si>
+  <si>
+    <t>05/21/2026</t>
+  </si>
+  <si>
+    <t>$3,308,393.29</t>
+  </si>
+  <si>
+    <t>05/20/2026</t>
+  </si>
+  <si>
+    <t>$2,909,505.78</t>
+  </si>
+  <si>
+    <t>05/19/2026</t>
+  </si>
+  <si>
+    <t>$632,038.83</t>
+  </si>
+  <si>
+    <t>05/18/2026</t>
+  </si>
+  <si>
+    <t>$5,943,670.89</t>
+  </si>
+  <si>
+    <t>05/15/2026</t>
+  </si>
+  <si>
+    <t>$3,686,292.54</t>
+  </si>
+  <si>
+    <t>05/14/2026</t>
+  </si>
+  <si>
+    <t>$5,779,089.52</t>
+  </si>
+  <si>
+    <t>05/12/2026</t>
+  </si>
+  <si>
+    <t>$6,788,106.98</t>
+  </si>
+  <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>$1,715,011.21</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t>$3,091,746.10</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>$2,343,913.63</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>$4,984,267.82</t>
+  </si>
+  <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
+    <t>$5,870,699.43</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>$8,285,490.03</t>
+  </si>
+  <si>
+    <t>04/29/2026</t>
+  </si>
+  <si>
+    <t>$4,666,369.47</t>
+  </si>
+  <si>
+    <t>04/28/2026</t>
+  </si>
+  <si>
+    <t>$8,272,005.61</t>
+  </si>
+  <si>
+    <t>04/27/2026</t>
+  </si>
+  <si>
+    <t>$10,109,958.68</t>
+  </si>
+  <si>
+    <t>04/24/2026</t>
+  </si>
+  <si>
+    <t>$5,312,275.73</t>
+  </si>
+  <si>
+    <t>04/23/2026</t>
+  </si>
+  <si>
+    <t>$6,832,004.28</t>
+  </si>
+  <si>
+    <t>04/22/2026</t>
+  </si>
+  <si>
+    <t>$19,014,246.77</t>
+  </si>
+  <si>
+    <t>04/21/2026</t>
+  </si>
+  <si>
+    <t>$67,234,075.56</t>
+  </si>
+  <si>
+    <t>04/20/2026</t>
+  </si>
+  <si>
+    <t>$8,155,817.91</t>
+  </si>
+  <si>
+    <t>04/17/2026</t>
+  </si>
+  <si>
+    <t>$12,267,980.60</t>
+  </si>
+  <si>
+    <t>04/16/2026</t>
+  </si>
+  <si>
+    <t>$16,118,410.37</t>
+  </si>
+  <si>
+    <t>04/15/2026</t>
+  </si>
+  <si>
+    <t>$23,212,394.88</t>
+  </si>
+  <si>
+    <t>04/14/2026</t>
+  </si>
+  <si>
+    <t>$19,253,215.50</t>
+  </si>
+  <si>
+    <t>04/13/2026</t>
+  </si>
+  <si>
+    <t>$50,458,982.45</t>
+  </si>
+  <si>
     <t>04/10/2026</t>
   </si>
   <si>
     <t>$15,971,119.38</t>
-  </si>
-[...172 lines deleted...]
-    <t>$14,332,889.69</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>