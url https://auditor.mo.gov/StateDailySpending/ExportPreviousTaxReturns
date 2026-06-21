--- v6 (2026-05-30)
+++ v7 (2026-06-21)
@@ -12,50 +12,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>06/17/2026</t>
+  </si>
+  <si>
+    <t>$1,054,978.40</t>
+  </si>
+  <si>
+    <t>06/16/2026</t>
+  </si>
+  <si>
+    <t>$2,302,861.32</t>
+  </si>
+  <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
+    <t>$6,398,808.42</t>
+  </si>
+  <si>
+    <t>06/12/2026</t>
+  </si>
+  <si>
+    <t>$11,579,747.56</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>$3,570,683.17</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>$1,186,400.89</t>
+  </si>
+  <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>$6,429,488.31</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>$9,221,384.91</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>$3,079,600.22</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>$1,179,147.00</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>$1,423,911.13</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>$5,766,178.37</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>$7,850,095.60</t>
+  </si>
+  <si>
     <t>05/27/2026</t>
   </si>
   <si>
     <t>$2,493,125.99</t>
   </si>
   <si>
     <t>05/26/2026</t>
   </si>
   <si>
     <t>$3,966,967.00</t>
   </si>
   <si>
     <t>05/22/2026</t>
   </si>
   <si>
     <t>$4,201,263.86</t>
   </si>
   <si>
     <t>05/21/2026</t>
   </si>
   <si>
     <t>$3,308,393.29</t>
   </si>
   <si>
     <t>05/20/2026</t>
@@ -112,128 +190,50 @@
     <t>$2,343,913.63</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>$4,984,267.82</t>
   </si>
   <si>
     <t>05/04/2026</t>
   </si>
   <si>
     <t>$5,870,699.43</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>$8,285,490.03</t>
   </si>
   <si>
     <t>04/29/2026</t>
   </si>
   <si>
     <t>$4,666,369.47</t>
-  </si>
-[...76 lines deleted...]
-    <t>$15,971,119.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>