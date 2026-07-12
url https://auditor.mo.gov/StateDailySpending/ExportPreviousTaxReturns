--- v7 (2026-06-21)
+++ v8 (2026-07-12)
@@ -12,50 +12,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>$1,005,284.53</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>$5,564,155.05</t>
+  </si>
+  <si>
+    <t>06/29/2026</t>
+  </si>
+  <si>
+    <t>$2,003,027.96</t>
+  </si>
+  <si>
+    <t>06/26/2026</t>
+  </si>
+  <si>
+    <t>$1,877,876.13</t>
+  </si>
+  <si>
+    <t>06/25/2026</t>
+  </si>
+  <si>
+    <t>$1,656,165.32</t>
+  </si>
+  <si>
+    <t>06/24/2026</t>
+  </si>
+  <si>
+    <t>$1,989,553.70</t>
+  </si>
+  <si>
+    <t>06/23/2026</t>
+  </si>
+  <si>
+    <t>$3,015,057.58</t>
+  </si>
+  <si>
+    <t>06/22/2026</t>
+  </si>
+  <si>
+    <t>$4,740,293.48</t>
+  </si>
+  <si>
+    <t>06/18/2026</t>
+  </si>
+  <si>
+    <t>$2,436,070.51</t>
+  </si>
+  <si>
     <t>06/17/2026</t>
   </si>
   <si>
     <t>$1,054,978.40</t>
   </si>
   <si>
     <t>06/16/2026</t>
   </si>
   <si>
     <t>$2,302,861.32</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>$6,398,808.42</t>
   </si>
   <si>
     <t>06/12/2026</t>
   </si>
   <si>
     <t>$11,579,747.56</t>
   </si>
   <si>
     <t>06/11/2026</t>
@@ -136,104 +190,50 @@
     <t>$3,308,393.29</t>
   </si>
   <si>
     <t>05/20/2026</t>
   </si>
   <si>
     <t>$2,909,505.78</t>
   </si>
   <si>
     <t>05/19/2026</t>
   </si>
   <si>
     <t>$632,038.83</t>
   </si>
   <si>
     <t>05/18/2026</t>
   </si>
   <si>
     <t>$5,943,670.89</t>
   </si>
   <si>
     <t>05/15/2026</t>
   </si>
   <si>
     <t>$3,686,292.54</t>
-  </si>
-[...52 lines deleted...]
-    <t>$4,666,369.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>