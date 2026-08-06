--- v8 (2026-07-12)
+++ v9 (2026-08-06)
@@ -12,50 +12,158 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>$2,081,820.49</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>$3,646,506.39</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>$7,161,502.57</t>
+  </si>
+  <si>
+    <t>07/30/2026</t>
+  </si>
+  <si>
+    <t>$3,151,090.37</t>
+  </si>
+  <si>
+    <t>07/29/2026</t>
+  </si>
+  <si>
+    <t>$1,922,920.58</t>
+  </si>
+  <si>
+    <t>07/28/2026</t>
+  </si>
+  <si>
+    <t>$2,884,378.40</t>
+  </si>
+  <si>
+    <t>07/27/2026</t>
+  </si>
+  <si>
+    <t>$3,567,394.37</t>
+  </si>
+  <si>
+    <t>07/24/2026</t>
+  </si>
+  <si>
+    <t>$2,823,847.15</t>
+  </si>
+  <si>
+    <t>07/23/2026</t>
+  </si>
+  <si>
+    <t>$2,073,782.72</t>
+  </si>
+  <si>
+    <t>07/22/2026</t>
+  </si>
+  <si>
+    <t>$1,517,896.25</t>
+  </si>
+  <si>
+    <t>07/21/2026</t>
+  </si>
+  <si>
+    <t>$1,667,142.91</t>
+  </si>
+  <si>
+    <t>07/20/2026</t>
+  </si>
+  <si>
+    <t>$3,342,584.39</t>
+  </si>
+  <si>
+    <t>07/17/2026</t>
+  </si>
+  <si>
+    <t>$2,228,546.06</t>
+  </si>
+  <si>
+    <t>07/16/2026</t>
+  </si>
+  <si>
+    <t>$1,152,273.63</t>
+  </si>
+  <si>
+    <t>07/15/2026</t>
+  </si>
+  <si>
+    <t>$2,014,409.35</t>
+  </si>
+  <si>
+    <t>07/14/2026</t>
+  </si>
+  <si>
+    <t>$3,382,813.04</t>
+  </si>
+  <si>
+    <t>07/13/2026</t>
+  </si>
+  <si>
+    <t>$3,111,949.29</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>$595,262.46</t>
+  </si>
+  <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>$1,005,284.53</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>$5,564,155.05</t>
   </si>
   <si>
     <t>06/29/2026</t>
   </si>
   <si>
     <t>$2,003,027.96</t>
   </si>
   <si>
     <t>06/26/2026</t>
   </si>
   <si>
     <t>$1,877,876.13</t>
   </si>
   <si>
     <t>06/25/2026</t>
@@ -82,158 +190,50 @@
     <t>$4,740,293.48</t>
   </si>
   <si>
     <t>06/18/2026</t>
   </si>
   <si>
     <t>$2,436,070.51</t>
   </si>
   <si>
     <t>06/17/2026</t>
   </si>
   <si>
     <t>$1,054,978.40</t>
   </si>
   <si>
     <t>06/16/2026</t>
   </si>
   <si>
     <t>$2,302,861.32</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>$6,398,808.42</t>
-  </si>
-[...106 lines deleted...]
-    <t>$3,686,292.54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>