--- v9 (2026-08-06)
+++ v10 (2026-08-27)
@@ -12,50 +12,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
+    <t>08/24/2026</t>
+  </si>
+  <si>
+    <t>$2,637,206.96</t>
+  </si>
+  <si>
+    <t>08/21/2026</t>
+  </si>
+  <si>
+    <t>$1,570,602.87</t>
+  </si>
+  <si>
+    <t>08/20/2026</t>
+  </si>
+  <si>
+    <t>$1,420,866.86</t>
+  </si>
+  <si>
+    <t>08/19/2026</t>
+  </si>
+  <si>
+    <t>$1,145,931.34</t>
+  </si>
+  <si>
+    <t>08/18/2026</t>
+  </si>
+  <si>
+    <t>$863,848.29</t>
+  </si>
+  <si>
+    <t>08/17/2026</t>
+  </si>
+  <si>
+    <t>$1,798,747.52</t>
+  </si>
+  <si>
+    <t>08/14/2026</t>
+  </si>
+  <si>
+    <t>$1,617,173.72</t>
+  </si>
+  <si>
+    <t>08/13/2026</t>
+  </si>
+  <si>
+    <t>$1,997,736.50</t>
+  </si>
+  <si>
+    <t>08/12/2026</t>
+  </si>
+  <si>
+    <t>$1,343,818.11</t>
+  </si>
+  <si>
+    <t>08/11/2026</t>
+  </si>
+  <si>
+    <t>$2,717,064.43</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>$7,458,978.72</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>$2,023,767.28</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>$2,323,303.75</t>
+  </si>
+  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>$2,081,820.49</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>$3,646,506.39</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>$7,161,502.57</t>
   </si>
   <si>
     <t>07/30/2026</t>
   </si>
   <si>
     <t>$3,151,090.37</t>
   </si>
   <si>
     <t>07/29/2026</t>
@@ -112,128 +190,50 @@
     <t>$2,228,546.06</t>
   </si>
   <si>
     <t>07/16/2026</t>
   </si>
   <si>
     <t>$1,152,273.63</t>
   </si>
   <si>
     <t>07/15/2026</t>
   </si>
   <si>
     <t>$2,014,409.35</t>
   </si>
   <si>
     <t>07/14/2026</t>
   </si>
   <si>
     <t>$3,382,813.04</t>
   </si>
   <si>
     <t>07/13/2026</t>
   </si>
   <si>
     <t>$3,111,949.29</t>
-  </si>
-[...76 lines deleted...]
-    <t>$6,398,808.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>